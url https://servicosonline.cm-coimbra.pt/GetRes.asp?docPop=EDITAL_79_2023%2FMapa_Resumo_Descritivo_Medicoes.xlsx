--- v0 (2026-02-27)
+++ v1 (2026-09-21)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="EsteLivro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\trabalho\TELMA_DOC\2023\6. Junho\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ivo.santos\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{23D2D607-49AA-4B16-A425-C583ED17EBED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="HnrYPB/nLHiSbqZe08Pz+hp+/lyythpsZ0h7aUCtMxXIcUvzNyjt9AXZPRmP0BkK5IoEW1no/V8BZTjO/5muVA==" workbookSaltValue="cynzivs+74PNMd5o71hRsA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A209029-5E7C-4615-BCFA-79703DB9E31D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="qdwEOSDo0M5ho010x5OYb0/znJL/SBUQ+rDArjg0/BawdoIPphMyoPLi/Cz0vW3HqeTnSFojM2p/vPfwM0hskg==" workbookSaltValue="l9aqz0NhH5x7HTYK6hDIJA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Mapa RD Medições" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mapa RD Medições'!$A$2:$K$97</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mapa RD Medições'!$A$2:$K$103</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="95">
   <si>
     <t xml:space="preserve">MAPA RESUMO DESCRITIVO DE MEDIÇÕES </t>
   </si>
   <si>
     <t>Requerente:</t>
   </si>
   <si>
     <t xml:space="preserve">Local da obra: </t>
   </si>
   <si>
     <t>I. Áreas do prédio/lote e da Superfície de pavimento (Sp)</t>
   </si>
   <si>
     <t>I.1</t>
   </si>
   <si>
     <t>Área do prédio/lote (m²)</t>
   </si>
   <si>
     <t>Localização:</t>
   </si>
   <si>
     <t>I.2</t>
   </si>
   <si>
@@ -240,53 +240,50 @@
   <si>
     <t>PDM (mín.)</t>
   </si>
   <si>
     <t>PDM (máx.)</t>
   </si>
   <si>
     <t>Propostos</t>
   </si>
   <si>
     <t>II.3.1</t>
   </si>
   <si>
     <t>Privados</t>
   </si>
   <si>
     <t>II.3.2</t>
   </si>
   <si>
     <t>Públicos</t>
   </si>
   <si>
     <t>II.4</t>
   </si>
   <si>
-    <t>Cércea/Altura da edificação (m)</t>
-[...1 lines deleted...]
-  <si>
     <t>III. Áreas de cedência e Índice de impermeabilização do solo</t>
   </si>
   <si>
     <t>III.1</t>
   </si>
   <si>
     <t>Áreas de Cedência</t>
   </si>
   <si>
     <t>Equipamento (m²)</t>
   </si>
   <si>
     <t>Espaços Verdes (m²)</t>
   </si>
   <si>
     <t>Infraestruturas (por ex: passeio, estacionamento, etc.) (m²)</t>
   </si>
   <si>
     <t>S=</t>
   </si>
   <si>
     <t>III.2</t>
   </si>
   <si>
     <t>Área do Prédio/Lote após Cedências para efeito do cálculo de taxas</t>
@@ -345,50 +342,65 @@
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Permitido </t>
   </si>
   <si>
     <t>Observações/Notas:</t>
   </si>
   <si>
     <t>Declaro que as informações/dados respeitantes às medições constantes neste mapa e nas respetivas  peças desenhadas correspondem à verdade e que cumprem as normas legais e regulamentares aplicáveis.</t>
   </si>
   <si>
     <t>O Técnico</t>
   </si>
   <si>
     <t>______________________________</t>
   </si>
   <si>
     <t>(Espaço reservado para assinatura digital do técnico, que previamente deve guardar o ficheiro como PDF/A)</t>
+  </si>
+  <si>
+    <t>II.4.1</t>
+  </si>
+  <si>
+    <t>II.4.2</t>
+  </si>
+  <si>
+    <t>Altura da Edificação (m)</t>
+  </si>
+  <si>
+    <t>Altura da Fachada (m)</t>
+  </si>
+  <si>
+    <t>Altura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1046,300 +1058,300 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...139 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <bgColor indexed="9"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>272415</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>5715</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="114300" cy="182358"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3" name="CaixaDeTexto 2">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A623691-34DC-FC60-23D4-D69E822D865F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="3884295" y="14110335"/>
               <a:ext cx="114300" cy="182358"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1615,197 +1627,163 @@
               <a:endParaRPr kumimoji="0" lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1940,54 +1918,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Folha1"/>
-  <dimension ref="A1:K145"/>
+  <dimension ref="A1:K151"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageLayout" topLeftCell="A5" zoomScaleNormal="120" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageLayout" topLeftCell="A5" zoomScale="160" zoomScaleNormal="120" zoomScaleSheetLayoutView="145" zoomScalePageLayoutView="160" workbookViewId="0">
+      <selection activeCell="K54" sqref="K54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" customWidth="1"/>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
     <col min="6" max="6" width="0.85546875" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="0.85546875" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="0.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="35.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27"/>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
@@ -2000,199 +1978,199 @@
       <c r="A2" s="30"/>
       <c r="K2" s="31"/>
     </row>
     <row r="3" spans="1:11" ht="56.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
       <c r="K3" s="31"/>
     </row>
     <row r="4" spans="1:11" ht="85.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="30"/>
       <c r="K4" s="31"/>
     </row>
     <row r="5" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="27"/>
       <c r="B5" s="28"/>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="28"/>
       <c r="K5" s="29"/>
     </row>
     <row r="6" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="124" t="s">
+      <c r="A6" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="125"/>
-[...8 lines deleted...]
-      <c r="K6" s="126"/>
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="84"/>
     </row>
     <row r="7" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="124"/>
-[...9 lines deleted...]
-      <c r="K7" s="126"/>
+      <c r="A7" s="82"/>
+      <c r="B7" s="83"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="84"/>
     </row>
     <row r="8" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="124"/>
-[...9 lines deleted...]
-      <c r="K8" s="126"/>
+      <c r="A8" s="82"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="84"/>
     </row>
     <row r="9" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="139" t="s">
+      <c r="A9" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="140"/>
-[...8 lines deleted...]
-      <c r="K9" s="82"/>
+      <c r="B9" s="101"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
+      <c r="K9" s="127"/>
     </row>
     <row r="10" spans="1:11" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="141" t="s">
+      <c r="A10" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="142"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="103"/>
+      <c r="C10" s="128"/>
+      <c r="D10" s="128"/>
+      <c r="E10" s="128"/>
+      <c r="F10" s="128"/>
+      <c r="G10" s="128"/>
+      <c r="H10" s="128"/>
+      <c r="I10" s="128"/>
+      <c r="J10" s="128"/>
+      <c r="K10" s="129"/>
     </row>
     <row r="11" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="76"/>
-[...9 lines deleted...]
-      <c r="K11" s="77"/>
+      <c r="A11" s="137"/>
+      <c r="B11" s="138"/>
+      <c r="C11" s="138"/>
+      <c r="D11" s="138"/>
+      <c r="E11" s="138"/>
+      <c r="F11" s="138"/>
+      <c r="G11" s="138"/>
+      <c r="H11" s="138"/>
+      <c r="I11" s="138"/>
+      <c r="J11" s="138"/>
+      <c r="K11" s="138"/>
     </row>
     <row r="12" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="76" t="s">
+      <c r="A12" s="137" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="77"/>
-[...8 lines deleted...]
-      <c r="K12" s="77"/>
+      <c r="B12" s="138"/>
+      <c r="C12" s="138"/>
+      <c r="D12" s="138"/>
+      <c r="E12" s="138"/>
+      <c r="F12" s="138"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="138"/>
+      <c r="K12" s="138"/>
     </row>
     <row r="13" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="85"/>
-[...9 lines deleted...]
-      <c r="K13" s="85"/>
+      <c r="A13" s="130"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="90" t="s">
+      <c r="B14" s="133" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="91"/>
-[...1 lines deleted...]
-      <c r="E14" s="91"/>
+      <c r="C14" s="134"/>
+      <c r="D14" s="134"/>
+      <c r="E14" s="134"/>
       <c r="G14" s="56"/>
       <c r="I14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="J14" s="1"/>
       <c r="K14" s="57"/>
     </row>
     <row r="15" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="95"/>
-[...9 lines deleted...]
-      <c r="K15" s="95"/>
+      <c r="A15" s="114"/>
+      <c r="B15" s="114"/>
+      <c r="C15" s="114"/>
+      <c r="D15" s="114"/>
+      <c r="E15" s="114"/>
+      <c r="F15" s="114"/>
+      <c r="G15" s="114"/>
+      <c r="H15" s="114"/>
+      <c r="I15" s="114"/>
+      <c r="J15" s="114"/>
+      <c r="K15" s="114"/>
     </row>
     <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="86" t="s">
+      <c r="B16" s="111" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="86"/>
+      <c r="C16" s="111"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="58"/>
       <c r="G16" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="59"/>
       <c r="I16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="J16" s="7"/>
       <c r="K16" s="60"/>
     </row>
     <row r="17" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="D18" s="61"/>
       <c r="E18" s="19"/>
       <c r="F18" s="8"/>
       <c r="G18" s="15"/>
@@ -2225,55 +2203,55 @@
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="D21" s="8"/>
       <c r="E21" s="15"/>
       <c r="G21" s="18"/>
       <c r="H21" s="9"/>
       <c r="I21" s="19"/>
       <c r="K21" s="19"/>
     </row>
     <row r="22" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3"/>
       <c r="B22" s="3"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="1"/>
       <c r="D23" s="22"/>
-      <c r="E23" s="93" t="s">
+      <c r="E23" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="F23" s="93"/>
-      <c r="G23" s="93"/>
+      <c r="F23" s="135"/>
+      <c r="G23" s="135"/>
       <c r="H23" s="38"/>
       <c r="I23" s="50" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="38"/>
       <c r="K23" s="51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3"/>
       <c r="B24" s="3"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="10" t="s">
         <v>17</v>
       </c>
@@ -2285,212 +2263,212 @@
       <c r="D25" s="1"/>
       <c r="E25" s="38" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="62"/>
       <c r="H25" s="39"/>
       <c r="I25" s="15"/>
       <c r="J25" s="40"/>
       <c r="K25" s="18"/>
     </row>
     <row r="26" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3"/>
       <c r="B26" s="3"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="86" t="s">
+      <c r="B27" s="111" t="s">
         <v>20</v>
       </c>
-      <c r="C27" s="86"/>
-[...5 lines deleted...]
-      <c r="I27" s="86"/>
+      <c r="C27" s="111"/>
+      <c r="D27" s="111"/>
+      <c r="E27" s="111"/>
+      <c r="F27" s="111"/>
+      <c r="G27" s="111"/>
+      <c r="H27" s="111"/>
+      <c r="I27" s="111"/>
       <c r="K27" s="56"/>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3"/>
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="131" t="s">
         <v>21</v>
       </c>
-      <c r="C28" s="89"/>
-[...5 lines deleted...]
-      <c r="I28" s="89"/>
+      <c r="C28" s="132"/>
+      <c r="D28" s="132"/>
+      <c r="E28" s="132"/>
+      <c r="F28" s="132"/>
+      <c r="G28" s="132"/>
+      <c r="H28" s="132"/>
+      <c r="I28" s="132"/>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="86" t="s">
+      <c r="B29" s="111" t="s">
         <v>23</v>
       </c>
-      <c r="C29" s="86"/>
-[...5 lines deleted...]
-      <c r="I29" s="86"/>
+      <c r="C29" s="111"/>
+      <c r="D29" s="111"/>
+      <c r="E29" s="111"/>
+      <c r="F29" s="111"/>
+      <c r="G29" s="111"/>
+      <c r="H29" s="111"/>
+      <c r="I29" s="111"/>
       <c r="K29" s="56"/>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3"/>
-      <c r="B30" s="88"/>
-[...6 lines deleted...]
-      <c r="I30" s="89"/>
+      <c r="B30" s="131"/>
+      <c r="C30" s="132"/>
+      <c r="D30" s="132"/>
+      <c r="E30" s="132"/>
+      <c r="F30" s="132"/>
+      <c r="G30" s="132"/>
+      <c r="H30" s="132"/>
+      <c r="I30" s="132"/>
       <c r="K30" s="63"/>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="94" t="s">
+      <c r="B31" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="C31" s="94"/>
-[...5 lines deleted...]
-      <c r="I31" s="94"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="136"/>
+      <c r="G31" s="136"/>
+      <c r="H31" s="136"/>
+      <c r="I31" s="136"/>
       <c r="J31" s="41"/>
       <c r="K31" s="19"/>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3"/>
-      <c r="B32" s="88"/>
-[...6 lines deleted...]
-      <c r="I32" s="89"/>
+      <c r="B32" s="131"/>
+      <c r="C32" s="132"/>
+      <c r="D32" s="132"/>
+      <c r="E32" s="132"/>
+      <c r="F32" s="132"/>
+      <c r="G32" s="132"/>
+      <c r="H32" s="132"/>
+      <c r="I32" s="132"/>
       <c r="K32" s="40"/>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
-      <c r="B33" s="94"/>
-[...6 lines deleted...]
-      <c r="I33" s="94"/>
+      <c r="B33" s="136"/>
+      <c r="C33" s="136"/>
+      <c r="D33" s="136"/>
+      <c r="E33" s="136"/>
+      <c r="F33" s="136"/>
+      <c r="G33" s="136"/>
+      <c r="H33" s="136"/>
+      <c r="I33" s="136"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="33"/>
       <c r="D34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E34" s="52" t="s">
         <v>29</v>
       </c>
       <c r="F34" s="12"/>
       <c r="G34" s="35"/>
       <c r="H34" s="13"/>
       <c r="I34" s="32" t="s">
         <v>30</v>
       </c>
       <c r="J34" s="6"/>
       <c r="K34" s="52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="F35" s="11"/>
       <c r="G35" s="4"/>
       <c r="H35" s="11"/>
     </row>
     <row r="36" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="92" t="s">
+      <c r="A36" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="92"/>
-[...8 lines deleted...]
-      <c r="K36" s="92"/>
+      <c r="B36" s="104"/>
+      <c r="C36" s="104"/>
+      <c r="D36" s="104"/>
+      <c r="E36" s="104"/>
+      <c r="F36" s="104"/>
+      <c r="G36" s="104"/>
+      <c r="H36" s="104"/>
+      <c r="I36" s="104"/>
+      <c r="J36" s="104"/>
+      <c r="K36" s="104"/>
     </row>
     <row r="37" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="42"/>
       <c r="B37" s="42"/>
       <c r="C37" s="42"/>
       <c r="D37" s="42"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="42"/>
       <c r="H37" s="42"/>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="87" t="s">
+      <c r="B38" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="C38" s="87"/>
-[...1 lines deleted...]
-      <c r="E38" s="87"/>
+      <c r="C38" s="117"/>
+      <c r="D38" s="117"/>
+      <c r="E38" s="117"/>
       <c r="G38" s="36" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="10" t="s">
         <v>35</v>
       </c>
       <c r="K38" s="43" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="9"/>
       <c r="B39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="58" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="18"/>
       <c r="I39" s="18"/>
       <c r="K39" s="15"/>
     </row>
@@ -2540,1280 +2518,1367 @@
       <c r="K42" s="15"/>
     </row>
     <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="9"/>
       <c r="B43" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="58" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="44"/>
       <c r="E43" s="44"/>
       <c r="F43" s="44"/>
       <c r="G43" s="18"/>
       <c r="I43" s="18"/>
       <c r="K43" s="15"/>
     </row>
     <row r="44" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="9"/>
       <c r="B44" s="61"/>
     </row>
     <row r="45" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B45" s="87" t="s">
+      <c r="B45" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="C45" s="87"/>
-[...1 lines deleted...]
-      <c r="E45" s="87"/>
+      <c r="C45" s="117"/>
+      <c r="D45" s="117"/>
+      <c r="E45" s="117"/>
     </row>
     <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C46" s="78" t="s">
+      <c r="C46" s="110" t="s">
         <v>48</v>
       </c>
-      <c r="D46" s="78"/>
-[...4 lines deleted...]
-      <c r="I46" s="78"/>
+      <c r="D46" s="110"/>
+      <c r="E46" s="110"/>
+      <c r="F46" s="110"/>
+      <c r="G46" s="110"/>
+      <c r="H46" s="110"/>
+      <c r="I46" s="110"/>
       <c r="K46" s="19"/>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3"/>
       <c r="B47" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C47" s="96" t="s">
+      <c r="C47" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="D47" s="96"/>
-[...4 lines deleted...]
-      <c r="I47" s="96"/>
+      <c r="D47" s="139"/>
+      <c r="E47" s="139"/>
+      <c r="F47" s="139"/>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
       <c r="J47" s="41"/>
       <c r="K47" s="19"/>
     </row>
     <row r="48" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="9"/>
       <c r="B48" s="61"/>
     </row>
     <row r="49" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>53</v>
       </c>
       <c r="H49" s="10"/>
       <c r="I49" s="10" t="s">
         <v>54</v>
       </c>
       <c r="J49" s="10"/>
       <c r="K49" s="10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="9"/>
       <c r="B50" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C50" s="78" t="s">
+      <c r="C50" s="110" t="s">
         <v>57</v>
       </c>
-      <c r="D50" s="78"/>
-      <c r="E50" s="78"/>
+      <c r="D50" s="110"/>
+      <c r="E50" s="110"/>
       <c r="G50" s="15"/>
       <c r="I50" s="15"/>
       <c r="K50" s="15"/>
     </row>
     <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="9"/>
       <c r="B51" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="96" t="s">
+      <c r="C51" s="139" t="s">
         <v>59</v>
       </c>
-      <c r="D51" s="96"/>
-      <c r="E51" s="96"/>
+      <c r="D51" s="139"/>
+      <c r="E51" s="139"/>
       <c r="F51" s="41"/>
       <c r="G51" s="15"/>
       <c r="I51" s="15"/>
       <c r="K51" s="15"/>
     </row>
     <row r="52" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="9"/>
       <c r="B52" s="1"/>
       <c r="G52" s="8"/>
       <c r="I52" s="8"/>
       <c r="K52" s="8"/>
     </row>
     <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B53" s="86" t="s">
+      <c r="B53" s="111" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="111"/>
+      <c r="D53" s="111"/>
+      <c r="E53" s="111"/>
+      <c r="F53" s="111"/>
+      <c r="G53" s="111"/>
+      <c r="H53" s="111"/>
+      <c r="I53" s="111"/>
+      <c r="K53" s="40"/>
+    </row>
+    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="3"/>
+      <c r="B54" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" s="64" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" s="33"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="33"/>
+      <c r="G54" s="33"/>
+      <c r="H54" s="33"/>
+      <c r="I54" s="33"/>
+      <c r="K54" s="19"/>
+    </row>
+    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="3"/>
+      <c r="B55" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C55" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="D55" s="33"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="33"/>
+      <c r="G55" s="33"/>
+      <c r="H55" s="33"/>
+      <c r="I55" s="33"/>
+      <c r="K55" s="19"/>
+    </row>
+    <row r="56" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="125"/>
+      <c r="B56" s="125"/>
+      <c r="C56" s="125"/>
+      <c r="D56" s="125"/>
+      <c r="E56" s="125"/>
+      <c r="F56" s="125"/>
+      <c r="G56" s="125"/>
+      <c r="H56" s="125"/>
+      <c r="I56" s="125"/>
+      <c r="J56" s="125"/>
+      <c r="K56" s="125"/>
+    </row>
+    <row r="57" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="104" t="s">
         <v>61</v>
       </c>
-      <c r="C53" s="86"/>
-[...22 lines deleted...]
-      <c r="A55" s="92" t="s">
+      <c r="B57" s="104"/>
+      <c r="C57" s="104"/>
+      <c r="D57" s="104"/>
+      <c r="E57" s="104"/>
+      <c r="F57" s="104"/>
+      <c r="G57" s="104"/>
+      <c r="H57" s="104"/>
+      <c r="I57" s="104"/>
+      <c r="J57" s="104"/>
+      <c r="K57" s="104"/>
+    </row>
+    <row r="58" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B55" s="92"/>
-[...11 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="B58" s="117" t="s">
         <v>63</v>
       </c>
-      <c r="B56" s="87" t="s">
-[...38 lines deleted...]
-      <c r="K58" s="45"/>
+      <c r="C58" s="117"/>
+      <c r="D58" s="117"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="117"/>
+      <c r="H58" s="117"/>
+      <c r="I58" s="117"/>
+      <c r="J58" s="117"/>
+      <c r="K58" s="117"/>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="3"/>
-      <c r="B59" s="100" t="s">
-[...8 lines deleted...]
-      <c r="I59" s="78"/>
+      <c r="B59" s="109" t="s">
+        <v>64</v>
+      </c>
+      <c r="C59" s="109"/>
+      <c r="D59" s="109"/>
+      <c r="E59" s="109"/>
+      <c r="F59" s="109"/>
+      <c r="G59" s="109"/>
+      <c r="H59" s="109"/>
+      <c r="I59" s="109"/>
       <c r="K59" s="19"/>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="3"/>
-      <c r="B60" s="79"/>
-[...7 lines deleted...]
-      <c r="K60" s="25"/>
+      <c r="B60" s="116" t="s">
+        <v>65</v>
+      </c>
+      <c r="C60" s="116"/>
+      <c r="D60" s="116"/>
+      <c r="E60" s="116"/>
+      <c r="F60" s="116"/>
+      <c r="G60" s="116"/>
+      <c r="H60" s="116"/>
+      <c r="I60" s="116"/>
+      <c r="K60" s="45"/>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="3"/>
-      <c r="B61" s="79"/>
-[...7 lines deleted...]
-      <c r="K61" s="25"/>
+      <c r="B61" s="109" t="s">
+        <v>66</v>
+      </c>
+      <c r="C61" s="109"/>
+      <c r="D61" s="109"/>
+      <c r="E61" s="110"/>
+      <c r="F61" s="110"/>
+      <c r="G61" s="110"/>
+      <c r="H61" s="110"/>
+      <c r="I61" s="110"/>
+      <c r="K61" s="19"/>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="3"/>
-      <c r="B62" s="95"/>
-[...10 lines deleted...]
-    <row r="63" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="113"/>
+      <c r="C62" s="113"/>
+      <c r="D62" s="113"/>
+      <c r="E62" s="113"/>
+      <c r="F62" s="113"/>
+      <c r="G62" s="113"/>
+      <c r="H62" s="113"/>
+      <c r="I62" s="113"/>
+      <c r="K62" s="25"/>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="3"/>
-      <c r="B63" s="7"/>
-[...5 lines deleted...]
-      <c r="I63" s="23"/>
+      <c r="B63" s="113"/>
+      <c r="C63" s="113"/>
+      <c r="D63" s="113"/>
+      <c r="E63" s="113"/>
+      <c r="F63" s="113"/>
+      <c r="G63" s="113"/>
+      <c r="H63" s="113"/>
+      <c r="I63" s="113"/>
+      <c r="K63" s="25"/>
     </row>
     <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="3" t="s">
-[...12 lines deleted...]
-      <c r="K64" s="19"/>
+      <c r="A64" s="3"/>
+      <c r="B64" s="114"/>
+      <c r="C64" s="114"/>
+      <c r="D64" s="114"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="16"/>
+      <c r="G64" s="16"/>
+      <c r="I64" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="K64" s="56"/>
     </row>
     <row r="65" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="3"/>
-      <c r="B65" s="87"/>
-[...10 lines deleted...]
-    <row r="66" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="16"/>
+      <c r="G65" s="16"/>
+      <c r="I65" s="23"/>
+    </row>
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66" s="111" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="111"/>
+      <c r="D66" s="111"/>
+      <c r="E66" s="111"/>
+      <c r="F66" s="111"/>
+      <c r="G66" s="111"/>
+      <c r="H66" s="111"/>
+      <c r="I66" s="111"/>
+      <c r="K66" s="19"/>
+    </row>
+    <row r="67" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="3"/>
+      <c r="B67" s="117"/>
+      <c r="C67" s="117"/>
+      <c r="D67" s="117"/>
+      <c r="E67" s="117"/>
+      <c r="F67" s="117"/>
+      <c r="G67" s="117"/>
+      <c r="H67" s="117"/>
+      <c r="I67" s="117"/>
+      <c r="J67" s="117"/>
+      <c r="K67" s="117"/>
+    </row>
+    <row r="68" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B68" s="117" t="s">
         <v>71</v>
       </c>
-      <c r="B66" s="87" t="s">
-[...35 lines deleted...]
-      <c r="I68" s="108"/>
+      <c r="C68" s="117"/>
+      <c r="D68" s="117"/>
+      <c r="E68" s="117"/>
+      <c r="F68" s="117"/>
+      <c r="G68" s="117"/>
+      <c r="H68" s="117"/>
+      <c r="I68" s="117"/>
+      <c r="J68" s="117"/>
+      <c r="K68" s="117"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="3"/>
-      <c r="B69" s="100" t="s">
-[...8 lines deleted...]
-      <c r="I69" s="100"/>
+      <c r="B69" s="109" t="s">
+        <v>72</v>
+      </c>
+      <c r="C69" s="111"/>
+      <c r="D69" s="111"/>
+      <c r="E69" s="111"/>
+      <c r="F69" s="111"/>
+      <c r="G69" s="111"/>
+      <c r="H69" s="111"/>
+      <c r="I69" s="111"/>
       <c r="K69" s="19"/>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="3"/>
-      <c r="B70" s="65"/>
-[...13 lines deleted...]
-      </c>
+      <c r="B70" s="108"/>
+      <c r="C70" s="108"/>
+      <c r="D70" s="108"/>
+      <c r="E70" s="108"/>
+      <c r="F70" s="108"/>
+      <c r="G70" s="108"/>
+      <c r="H70" s="108"/>
+      <c r="I70" s="108"/>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="3"/>
-      <c r="B71" s="80" t="s">
-[...11 lines deleted...]
-      <c r="J71" s="34"/>
+      <c r="B71" s="109" t="s">
+        <v>73</v>
+      </c>
+      <c r="C71" s="109"/>
+      <c r="D71" s="109"/>
+      <c r="E71" s="109"/>
+      <c r="F71" s="109"/>
+      <c r="G71" s="109"/>
+      <c r="H71" s="109"/>
+      <c r="I71" s="109"/>
       <c r="K71" s="19"/>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="3"/>
-      <c r="B72" s="80" t="s">
-[...12 lines deleted...]
-      <c r="K72" s="53"/>
+      <c r="B72" s="65"/>
+      <c r="C72" s="65"/>
+      <c r="D72" s="65"/>
+      <c r="E72" s="65"/>
+      <c r="F72" s="65"/>
+      <c r="G72" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="H72" s="68"/>
+      <c r="I72" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="K72" s="69" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="3"/>
-      <c r="B73" s="80" t="s">
-[...5 lines deleted...]
-      <c r="F73" s="66"/>
+      <c r="B73" s="116" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" s="116"/>
+      <c r="D73" s="116"/>
+      <c r="E73" s="116"/>
+      <c r="F73" s="65"/>
       <c r="G73" s="70"/>
       <c r="H73" s="71"/>
-      <c r="I73" s="73">
+      <c r="I73" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="J73" s="34"/>
+      <c r="K73" s="19"/>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="3"/>
+      <c r="B74" s="116" t="s">
+        <v>79</v>
+      </c>
+      <c r="C74" s="116"/>
+      <c r="D74" s="116"/>
+      <c r="E74" s="116"/>
+      <c r="F74" s="66"/>
+      <c r="G74" s="70"/>
+      <c r="H74" s="71"/>
+      <c r="I74" s="72">
+        <v>0.5</v>
+      </c>
+      <c r="J74" s="34"/>
+      <c r="K74" s="53"/>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="3"/>
+      <c r="B75" s="116" t="s">
+        <v>80</v>
+      </c>
+      <c r="C75" s="116"/>
+      <c r="D75" s="116"/>
+      <c r="E75" s="116"/>
+      <c r="F75" s="66"/>
+      <c r="G75" s="70"/>
+      <c r="H75" s="71"/>
+      <c r="I75" s="73">
         <v>1</v>
       </c>
-      <c r="J73" s="34"/>
-[...25 lines deleted...]
-      <c r="I75" s="68"/>
+      <c r="J75" s="34"/>
+      <c r="K75" s="54"/>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="9"/>
-      <c r="B76" s="100" t="s">
+      <c r="B76" s="121"/>
+      <c r="C76" s="121"/>
+      <c r="D76" s="121"/>
+      <c r="E76" s="121"/>
+      <c r="F76" s="121"/>
+      <c r="G76" s="121"/>
+      <c r="H76" s="68"/>
+      <c r="I76" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="K76" s="19"/>
+    </row>
+    <row r="77" spans="1:11" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9"/>
+      <c r="B77" s="68"/>
+      <c r="C77" s="68"/>
+      <c r="D77" s="68"/>
+      <c r="E77" s="68"/>
+      <c r="F77" s="68"/>
+      <c r="G77" s="68"/>
+      <c r="H77" s="68"/>
+      <c r="I77" s="68"/>
+    </row>
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9"/>
+      <c r="B78" s="109" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="109"/>
+      <c r="D78" s="109"/>
+      <c r="E78" s="109"/>
+      <c r="F78" s="109"/>
+      <c r="G78" s="109"/>
+      <c r="H78" s="109"/>
+      <c r="I78" s="109"/>
+      <c r="K78" s="19"/>
+    </row>
+    <row r="79" spans="1:11" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="9"/>
+      <c r="B79" s="115"/>
+      <c r="C79" s="115"/>
+      <c r="D79" s="115"/>
+      <c r="E79" s="115"/>
+    </row>
+    <row r="80" spans="1:11" ht="15.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="3"/>
+      <c r="B80" s="111" t="s">
         <v>82</v>
       </c>
-      <c r="C76" s="100"/>
-[...17 lines deleted...]
-      <c r="B78" s="86" t="s">
+      <c r="C80" s="112"/>
+      <c r="D80" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="C78" s="109"/>
-      <c r="D78" s="32" t="s">
+      <c r="E80" s="52"/>
+      <c r="F80" s="24"/>
+      <c r="G80" s="14"/>
+      <c r="H80" s="26"/>
+      <c r="I80" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="E78" s="52"/>
-[...3 lines deleted...]
-      <c r="I78" s="5" t="s">
+      <c r="J80" s="6"/>
+      <c r="K80" s="52"/>
+    </row>
+    <row r="81" spans="1:11" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="2"/>
+      <c r="B81" s="2"/>
+      <c r="C81" s="2"/>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+      <c r="F81" s="2"/>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+    </row>
+    <row r="82" spans="1:11" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="118" t="s">
         <v>85</v>
       </c>
-      <c r="J78" s="6"/>
-[...54 lines deleted...]
-      <c r="K82" s="117"/>
+      <c r="B82" s="119"/>
+      <c r="C82" s="119"/>
+      <c r="D82" s="119"/>
+      <c r="E82" s="119"/>
+      <c r="F82" s="119"/>
+      <c r="G82" s="119"/>
+      <c r="H82" s="119"/>
+      <c r="I82" s="119"/>
+      <c r="J82" s="119"/>
+      <c r="K82" s="120"/>
     </row>
     <row r="83" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="105"/>
-[...9 lines deleted...]
-      <c r="K83" s="107"/>
+      <c r="A83" s="140"/>
+      <c r="B83" s="141"/>
+      <c r="C83" s="141"/>
+      <c r="D83" s="141"/>
+      <c r="E83" s="141"/>
+      <c r="F83" s="141"/>
+      <c r="G83" s="141"/>
+      <c r="H83" s="141"/>
+      <c r="I83" s="141"/>
+      <c r="J83" s="141"/>
+      <c r="K83" s="142"/>
     </row>
     <row r="84" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="105"/>
-[...9 lines deleted...]
-      <c r="K84" s="107"/>
+      <c r="A84" s="122"/>
+      <c r="B84" s="123"/>
+      <c r="C84" s="123"/>
+      <c r="D84" s="123"/>
+      <c r="E84" s="123"/>
+      <c r="F84" s="123"/>
+      <c r="G84" s="123"/>
+      <c r="H84" s="123"/>
+      <c r="I84" s="123"/>
+      <c r="J84" s="123"/>
+      <c r="K84" s="124"/>
     </row>
     <row r="85" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="105"/>
-[...9 lines deleted...]
-      <c r="K85" s="107"/>
+      <c r="A85" s="85"/>
+      <c r="B85" s="86"/>
+      <c r="C85" s="86"/>
+      <c r="D85" s="86"/>
+      <c r="E85" s="86"/>
+      <c r="F85" s="86"/>
+      <c r="G85" s="86"/>
+      <c r="H85" s="86"/>
+      <c r="I85" s="86"/>
+      <c r="J85" s="86"/>
+      <c r="K85" s="87"/>
     </row>
     <row r="86" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="102"/>
-[...9 lines deleted...]
-      <c r="K86" s="104"/>
+      <c r="A86" s="85"/>
+      <c r="B86" s="86"/>
+      <c r="C86" s="86"/>
+      <c r="D86" s="86"/>
+      <c r="E86" s="86"/>
+      <c r="F86" s="86"/>
+      <c r="G86" s="86"/>
+      <c r="H86" s="86"/>
+      <c r="I86" s="86"/>
+      <c r="J86" s="86"/>
+      <c r="K86" s="87"/>
     </row>
     <row r="87" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="105"/>
-[...9 lines deleted...]
-      <c r="K87" s="107"/>
+      <c r="A87" s="85"/>
+      <c r="B87" s="86"/>
+      <c r="C87" s="86"/>
+      <c r="D87" s="86"/>
+      <c r="E87" s="86"/>
+      <c r="F87" s="86"/>
+      <c r="G87" s="86"/>
+      <c r="H87" s="86"/>
+      <c r="I87" s="86"/>
+      <c r="J87" s="86"/>
+      <c r="K87" s="87"/>
     </row>
     <row r="88" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="105"/>
       <c r="B88" s="106"/>
       <c r="C88" s="106"/>
       <c r="D88" s="106"/>
       <c r="E88" s="106"/>
       <c r="F88" s="106"/>
       <c r="G88" s="106"/>
       <c r="H88" s="106"/>
       <c r="I88" s="106"/>
       <c r="J88" s="106"/>
       <c r="K88" s="107"/>
     </row>
     <row r="89" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="105"/>
-[...9 lines deleted...]
-      <c r="K89" s="107"/>
+      <c r="A89" s="85"/>
+      <c r="B89" s="86"/>
+      <c r="C89" s="86"/>
+      <c r="D89" s="86"/>
+      <c r="E89" s="86"/>
+      <c r="F89" s="86"/>
+      <c r="G89" s="86"/>
+      <c r="H89" s="86"/>
+      <c r="I89" s="86"/>
+      <c r="J89" s="86"/>
+      <c r="K89" s="87"/>
     </row>
     <row r="90" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="105"/>
-[...9 lines deleted...]
-      <c r="K90" s="107"/>
+      <c r="A90" s="85"/>
+      <c r="B90" s="86"/>
+      <c r="C90" s="86"/>
+      <c r="D90" s="86"/>
+      <c r="E90" s="86"/>
+      <c r="F90" s="86"/>
+      <c r="G90" s="86"/>
+      <c r="H90" s="86"/>
+      <c r="I90" s="86"/>
+      <c r="J90" s="86"/>
+      <c r="K90" s="87"/>
     </row>
     <row r="91" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="105"/>
-[...22 lines deleted...]
-      <c r="K92" s="138"/>
+      <c r="A91" s="85"/>
+      <c r="B91" s="86"/>
+      <c r="C91" s="86"/>
+      <c r="D91" s="86"/>
+      <c r="E91" s="86"/>
+      <c r="F91" s="86"/>
+      <c r="G91" s="86"/>
+      <c r="H91" s="86"/>
+      <c r="I91" s="86"/>
+      <c r="J91" s="86"/>
+      <c r="K91" s="87"/>
+    </row>
+    <row r="92" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="85"/>
+      <c r="B92" s="86"/>
+      <c r="C92" s="86"/>
+      <c r="D92" s="86"/>
+      <c r="E92" s="86"/>
+      <c r="F92" s="86"/>
+      <c r="G92" s="86"/>
+      <c r="H92" s="86"/>
+      <c r="I92" s="86"/>
+      <c r="J92" s="86"/>
+      <c r="K92" s="87"/>
     </row>
     <row r="93" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="118" t="s">
+      <c r="A93" s="85"/>
+      <c r="B93" s="86"/>
+      <c r="C93" s="86"/>
+      <c r="D93" s="86"/>
+      <c r="E93" s="86"/>
+      <c r="F93" s="86"/>
+      <c r="G93" s="86"/>
+      <c r="H93" s="86"/>
+      <c r="I93" s="86"/>
+      <c r="J93" s="86"/>
+      <c r="K93" s="87"/>
+    </row>
+    <row r="94" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="85"/>
+      <c r="B94" s="86"/>
+      <c r="C94" s="86"/>
+      <c r="D94" s="86"/>
+      <c r="E94" s="86"/>
+      <c r="F94" s="86"/>
+      <c r="G94" s="86"/>
+      <c r="H94" s="86"/>
+      <c r="I94" s="86"/>
+      <c r="J94" s="86"/>
+      <c r="K94" s="87"/>
+    </row>
+    <row r="95" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="85"/>
+      <c r="B95" s="86"/>
+      <c r="C95" s="86"/>
+      <c r="D95" s="86"/>
+      <c r="E95" s="86"/>
+      <c r="F95" s="86"/>
+      <c r="G95" s="86"/>
+      <c r="H95" s="86"/>
+      <c r="I95" s="86"/>
+      <c r="J95" s="86"/>
+      <c r="K95" s="87"/>
+    </row>
+    <row r="96" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="85"/>
+      <c r="B96" s="86"/>
+      <c r="C96" s="86"/>
+      <c r="D96" s="86"/>
+      <c r="E96" s="86"/>
+      <c r="F96" s="86"/>
+      <c r="G96" s="86"/>
+      <c r="H96" s="86"/>
+      <c r="I96" s="86"/>
+      <c r="J96" s="86"/>
+      <c r="K96" s="87"/>
+    </row>
+    <row r="97" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="85"/>
+      <c r="B97" s="86"/>
+      <c r="C97" s="86"/>
+      <c r="D97" s="86"/>
+      <c r="E97" s="86"/>
+      <c r="F97" s="86"/>
+      <c r="G97" s="86"/>
+      <c r="H97" s="86"/>
+      <c r="I97" s="86"/>
+      <c r="J97" s="86"/>
+      <c r="K97" s="87"/>
+    </row>
+    <row r="98" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="97"/>
+      <c r="B98" s="98"/>
+      <c r="C98" s="98"/>
+      <c r="D98" s="98"/>
+      <c r="E98" s="98"/>
+      <c r="F98" s="98"/>
+      <c r="G98" s="98"/>
+      <c r="H98" s="98"/>
+      <c r="I98" s="98"/>
+      <c r="J98" s="98"/>
+      <c r="K98" s="99"/>
+    </row>
+    <row r="99" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="B99" s="77"/>
+      <c r="C99" s="77"/>
+      <c r="D99" s="77"/>
+      <c r="E99" s="77"/>
+      <c r="F99" s="77"/>
+      <c r="G99" s="77"/>
+      <c r="H99" s="77"/>
+      <c r="I99" s="77"/>
+      <c r="J99" s="77"/>
+      <c r="K99" s="78"/>
+    </row>
+    <row r="100" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="79"/>
+      <c r="B100" s="80"/>
+      <c r="C100" s="80"/>
+      <c r="D100" s="80"/>
+      <c r="E100" s="80"/>
+      <c r="F100" s="80"/>
+      <c r="G100" s="80"/>
+      <c r="H100" s="80"/>
+      <c r="I100" s="80"/>
+      <c r="J100" s="80"/>
+      <c r="K100" s="81"/>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A101" s="91" t="s">
         <v>87</v>
       </c>
-      <c r="B93" s="119"/>
-[...24 lines deleted...]
-      <c r="A95" s="130" t="s">
+      <c r="B101" s="92"/>
+      <c r="C101" s="92"/>
+      <c r="D101" s="92"/>
+      <c r="E101" s="92"/>
+      <c r="F101" s="92"/>
+      <c r="G101" s="92"/>
+      <c r="H101" s="92"/>
+      <c r="I101" s="92"/>
+      <c r="J101" s="92"/>
+      <c r="K101" s="93"/>
+    </row>
+    <row r="102" spans="1:11" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="94" t="s">
         <v>88</v>
       </c>
-      <c r="B95" s="131"/>
-[...11 lines deleted...]
-      <c r="A96" s="133" t="s">
+      <c r="B102" s="95"/>
+      <c r="C102" s="95"/>
+      <c r="D102" s="95"/>
+      <c r="E102" s="95"/>
+      <c r="F102" s="95"/>
+      <c r="G102" s="95"/>
+      <c r="H102" s="95"/>
+      <c r="I102" s="95"/>
+      <c r="J102" s="95"/>
+      <c r="K102" s="96"/>
+    </row>
+    <row r="103" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="88" t="s">
         <v>89</v>
       </c>
-      <c r="B96" s="134"/>
-[...42 lines deleted...]
-      <c r="I105" s="40"/>
+      <c r="B103" s="89"/>
+      <c r="C103" s="89"/>
+      <c r="D103" s="89"/>
+      <c r="E103" s="89"/>
+      <c r="F103" s="89"/>
+      <c r="G103" s="89"/>
+      <c r="H103" s="89"/>
+      <c r="I103" s="89"/>
+      <c r="J103" s="89"/>
+      <c r="K103" s="90"/>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="C106" s="1"/>
-[...6 lines deleted...]
-      <c r="J106" s="47"/>
+      <c r="A106" s="46"/>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="D107" s="47"/>
-[...6 lines deleted...]
-      <c r="K107" s="47"/>
+      <c r="A107" s="46"/>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="D108" s="47"/>
-[...6 lines deleted...]
-      <c r="K108" s="49"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="40"/>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="D109" s="47"/>
-[...15 lines deleted...]
-      <c r="K110" s="49"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="40"/>
     </row>
     <row r="111" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="B111" s="1"/>
-[...7 lines deleted...]
-      <c r="K111" s="49"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="40"/>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="B112" s="1"/>
+      <c r="C112" s="1"/>
       <c r="D112" s="47"/>
-      <c r="F112" s="48"/>
+      <c r="E112" s="47"/>
+      <c r="F112" s="47"/>
       <c r="G112" s="47"/>
-      <c r="H112" s="48"/>
+      <c r="H112" s="49"/>
       <c r="I112" s="47"/>
-      <c r="J112" s="48"/>
-[...2 lines deleted...]
-    <row r="113" spans="4:11" x14ac:dyDescent="0.2">
+      <c r="J112" s="47"/>
+    </row>
+    <row r="113" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D113" s="47"/>
       <c r="E113" s="47"/>
       <c r="F113" s="48"/>
       <c r="G113" s="47"/>
-      <c r="H113" s="48"/>
+      <c r="H113" s="74"/>
       <c r="I113" s="47"/>
       <c r="J113" s="48"/>
-      <c r="K113" s="49"/>
-[...1 lines deleted...]
-    <row r="114" spans="4:11" x14ac:dyDescent="0.2">
+      <c r="K113" s="47"/>
+    </row>
+    <row r="114" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D114" s="47"/>
       <c r="E114" s="47"/>
       <c r="F114" s="48"/>
       <c r="G114" s="47"/>
-      <c r="H114" s="48"/>
+      <c r="H114" s="74"/>
       <c r="I114" s="47"/>
       <c r="J114" s="48"/>
       <c r="K114" s="49"/>
     </row>
-    <row r="115" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="115" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D115" s="47"/>
-      <c r="E115" s="47"/>
       <c r="F115" s="48"/>
       <c r="G115" s="47"/>
-      <c r="H115" s="48"/>
+      <c r="H115" s="74"/>
       <c r="I115" s="47"/>
       <c r="J115" s="48"/>
       <c r="K115" s="49"/>
     </row>
-    <row r="116" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="116" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D116" s="47"/>
       <c r="E116" s="47"/>
       <c r="F116" s="48"/>
       <c r="G116" s="47"/>
-      <c r="H116" s="48"/>
+      <c r="H116" s="74"/>
       <c r="I116" s="47"/>
       <c r="J116" s="48"/>
       <c r="K116" s="49"/>
     </row>
-    <row r="117" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="117" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="B117" s="1"/>
       <c r="D117" s="47"/>
       <c r="E117" s="47"/>
       <c r="F117" s="48"/>
       <c r="G117" s="47"/>
       <c r="H117" s="48"/>
       <c r="I117" s="47"/>
       <c r="J117" s="48"/>
       <c r="K117" s="49"/>
     </row>
-    <row r="118" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="118" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="B118" s="1"/>
       <c r="D118" s="47"/>
-      <c r="E118" s="47"/>
       <c r="F118" s="48"/>
       <c r="G118" s="47"/>
       <c r="H118" s="48"/>
       <c r="I118" s="47"/>
       <c r="J118" s="48"/>
       <c r="K118" s="49"/>
     </row>
-    <row r="119" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="119" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D119" s="47"/>
       <c r="E119" s="47"/>
       <c r="F119" s="48"/>
       <c r="G119" s="47"/>
       <c r="H119" s="48"/>
       <c r="I119" s="47"/>
       <c r="J119" s="48"/>
       <c r="K119" s="49"/>
     </row>
-    <row r="120" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="120" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D120" s="47"/>
       <c r="E120" s="47"/>
       <c r="F120" s="48"/>
       <c r="G120" s="47"/>
       <c r="H120" s="48"/>
       <c r="I120" s="47"/>
       <c r="J120" s="48"/>
       <c r="K120" s="49"/>
     </row>
-    <row r="121" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="121" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D121" s="47"/>
       <c r="E121" s="47"/>
       <c r="F121" s="48"/>
       <c r="G121" s="47"/>
       <c r="H121" s="48"/>
       <c r="I121" s="47"/>
       <c r="J121" s="48"/>
       <c r="K121" s="49"/>
     </row>
-    <row r="122" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="122" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D122" s="47"/>
       <c r="E122" s="47"/>
       <c r="F122" s="48"/>
       <c r="G122" s="47"/>
       <c r="H122" s="48"/>
       <c r="I122" s="47"/>
       <c r="J122" s="48"/>
       <c r="K122" s="49"/>
     </row>
-    <row r="123" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="123" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D123" s="47"/>
       <c r="E123" s="47"/>
       <c r="F123" s="48"/>
       <c r="G123" s="47"/>
       <c r="H123" s="48"/>
       <c r="I123" s="47"/>
       <c r="J123" s="48"/>
       <c r="K123" s="49"/>
     </row>
-    <row r="124" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="124" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D124" s="47"/>
       <c r="E124" s="47"/>
       <c r="F124" s="48"/>
       <c r="G124" s="47"/>
       <c r="H124" s="48"/>
       <c r="I124" s="47"/>
       <c r="J124" s="48"/>
       <c r="K124" s="49"/>
     </row>
-    <row r="125" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="125" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D125" s="47"/>
       <c r="E125" s="47"/>
       <c r="F125" s="48"/>
       <c r="G125" s="47"/>
       <c r="H125" s="48"/>
       <c r="I125" s="47"/>
       <c r="J125" s="48"/>
       <c r="K125" s="49"/>
     </row>
-    <row r="126" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="126" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D126" s="47"/>
       <c r="E126" s="47"/>
       <c r="F126" s="48"/>
       <c r="G126" s="47"/>
       <c r="H126" s="48"/>
       <c r="I126" s="47"/>
       <c r="J126" s="48"/>
       <c r="K126" s="49"/>
     </row>
-    <row r="127" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="127" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D127" s="47"/>
       <c r="E127" s="47"/>
       <c r="F127" s="48"/>
       <c r="G127" s="47"/>
       <c r="H127" s="48"/>
       <c r="I127" s="47"/>
       <c r="J127" s="48"/>
       <c r="K127" s="49"/>
     </row>
-    <row r="128" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="128" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D128" s="47"/>
       <c r="E128" s="47"/>
       <c r="F128" s="48"/>
       <c r="G128" s="47"/>
       <c r="H128" s="48"/>
       <c r="I128" s="47"/>
       <c r="J128" s="48"/>
       <c r="K128" s="49"/>
     </row>
-    <row r="129" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="129" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D129" s="47"/>
       <c r="E129" s="47"/>
       <c r="F129" s="48"/>
       <c r="G129" s="47"/>
       <c r="H129" s="48"/>
       <c r="I129" s="47"/>
       <c r="J129" s="48"/>
       <c r="K129" s="49"/>
     </row>
-    <row r="130" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="130" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D130" s="47"/>
       <c r="E130" s="47"/>
       <c r="F130" s="48"/>
       <c r="G130" s="47"/>
       <c r="H130" s="48"/>
       <c r="I130" s="47"/>
       <c r="J130" s="48"/>
       <c r="K130" s="49"/>
     </row>
-    <row r="131" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="131" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D131" s="47"/>
       <c r="E131" s="47"/>
       <c r="F131" s="48"/>
       <c r="G131" s="47"/>
       <c r="H131" s="48"/>
       <c r="I131" s="47"/>
       <c r="J131" s="48"/>
       <c r="K131" s="49"/>
     </row>
-    <row r="132" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="132" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D132" s="47"/>
       <c r="E132" s="47"/>
       <c r="F132" s="48"/>
       <c r="G132" s="47"/>
       <c r="H132" s="48"/>
       <c r="I132" s="47"/>
       <c r="J132" s="48"/>
       <c r="K132" s="49"/>
     </row>
-    <row r="133" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="133" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D133" s="47"/>
       <c r="E133" s="47"/>
       <c r="F133" s="48"/>
       <c r="G133" s="47"/>
       <c r="H133" s="48"/>
       <c r="I133" s="47"/>
       <c r="J133" s="48"/>
       <c r="K133" s="49"/>
     </row>
-    <row r="134" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="134" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D134" s="47"/>
       <c r="E134" s="47"/>
       <c r="F134" s="48"/>
       <c r="G134" s="47"/>
       <c r="H134" s="48"/>
       <c r="I134" s="47"/>
       <c r="J134" s="48"/>
       <c r="K134" s="49"/>
     </row>
-    <row r="135" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="135" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D135" s="47"/>
       <c r="E135" s="47"/>
       <c r="F135" s="48"/>
       <c r="G135" s="47"/>
       <c r="H135" s="48"/>
       <c r="I135" s="47"/>
       <c r="J135" s="48"/>
       <c r="K135" s="49"/>
     </row>
-    <row r="136" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="136" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D136" s="47"/>
       <c r="E136" s="47"/>
       <c r="F136" s="48"/>
       <c r="G136" s="47"/>
       <c r="H136" s="48"/>
       <c r="I136" s="47"/>
       <c r="J136" s="48"/>
       <c r="K136" s="49"/>
     </row>
-    <row r="137" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="137" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D137" s="47"/>
       <c r="E137" s="47"/>
       <c r="F137" s="48"/>
       <c r="G137" s="47"/>
       <c r="H137" s="48"/>
       <c r="I137" s="47"/>
       <c r="J137" s="48"/>
       <c r="K137" s="49"/>
     </row>
-    <row r="138" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="138" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D138" s="47"/>
       <c r="E138" s="47"/>
       <c r="F138" s="48"/>
       <c r="G138" s="47"/>
       <c r="H138" s="48"/>
       <c r="I138" s="47"/>
       <c r="J138" s="48"/>
       <c r="K138" s="49"/>
     </row>
-    <row r="139" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="139" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D139" s="47"/>
       <c r="E139" s="47"/>
       <c r="F139" s="48"/>
       <c r="G139" s="47"/>
-      <c r="H139" s="74"/>
+      <c r="H139" s="48"/>
       <c r="I139" s="47"/>
       <c r="J139" s="48"/>
       <c r="K139" s="49"/>
     </row>
-    <row r="140" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B140" s="1"/>
+    <row r="140" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D140" s="47"/>
       <c r="E140" s="47"/>
       <c r="F140" s="48"/>
       <c r="G140" s="47"/>
       <c r="H140" s="48"/>
       <c r="I140" s="47"/>
       <c r="J140" s="48"/>
       <c r="K140" s="49"/>
     </row>
-    <row r="141" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="141" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D141" s="47"/>
       <c r="E141" s="47"/>
       <c r="F141" s="48"/>
       <c r="G141" s="47"/>
       <c r="H141" s="48"/>
       <c r="I141" s="47"/>
       <c r="J141" s="48"/>
       <c r="K141" s="49"/>
     </row>
-    <row r="142" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="142" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D142" s="47"/>
       <c r="E142" s="47"/>
       <c r="F142" s="48"/>
       <c r="G142" s="47"/>
       <c r="H142" s="48"/>
       <c r="I142" s="47"/>
       <c r="J142" s="48"/>
       <c r="K142" s="49"/>
     </row>
-    <row r="143" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="143" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D143" s="47"/>
       <c r="E143" s="47"/>
       <c r="F143" s="48"/>
       <c r="G143" s="47"/>
       <c r="H143" s="48"/>
       <c r="I143" s="47"/>
       <c r="J143" s="48"/>
       <c r="K143" s="49"/>
     </row>
-    <row r="144" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="144" spans="4:11" x14ac:dyDescent="0.2">
       <c r="D144" s="47"/>
       <c r="E144" s="47"/>
       <c r="F144" s="48"/>
       <c r="G144" s="47"/>
       <c r="H144" s="48"/>
       <c r="I144" s="47"/>
-      <c r="J144" s="75"/>
+      <c r="J144" s="48"/>
       <c r="K144" s="49"/>
     </row>
-    <row r="145" spans="4:11" x14ac:dyDescent="0.2">
+    <row r="145" spans="2:11" x14ac:dyDescent="0.2">
       <c r="D145" s="47"/>
       <c r="E145" s="47"/>
       <c r="F145" s="48"/>
       <c r="G145" s="47"/>
-      <c r="H145" s="48"/>
+      <c r="H145" s="74"/>
       <c r="I145" s="47"/>
       <c r="J145" s="48"/>
       <c r="K145" s="49"/>
     </row>
+    <row r="146" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="B146" s="1"/>
+      <c r="D146" s="47"/>
+      <c r="E146" s="47"/>
+      <c r="F146" s="48"/>
+      <c r="G146" s="47"/>
+      <c r="H146" s="48"/>
+      <c r="I146" s="47"/>
+      <c r="J146" s="48"/>
+      <c r="K146" s="49"/>
+    </row>
+    <row r="147" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D147" s="47"/>
+      <c r="E147" s="47"/>
+      <c r="F147" s="48"/>
+      <c r="G147" s="47"/>
+      <c r="H147" s="48"/>
+      <c r="I147" s="47"/>
+      <c r="J147" s="48"/>
+      <c r="K147" s="49"/>
+    </row>
+    <row r="148" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D148" s="47"/>
+      <c r="E148" s="47"/>
+      <c r="F148" s="48"/>
+      <c r="G148" s="47"/>
+      <c r="H148" s="48"/>
+      <c r="I148" s="47"/>
+      <c r="J148" s="48"/>
+      <c r="K148" s="49"/>
+    </row>
+    <row r="149" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D149" s="47"/>
+      <c r="E149" s="47"/>
+      <c r="F149" s="48"/>
+      <c r="G149" s="47"/>
+      <c r="H149" s="48"/>
+      <c r="I149" s="47"/>
+      <c r="J149" s="48"/>
+      <c r="K149" s="49"/>
+    </row>
+    <row r="150" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D150" s="47"/>
+      <c r="E150" s="47"/>
+      <c r="F150" s="48"/>
+      <c r="G150" s="47"/>
+      <c r="H150" s="48"/>
+      <c r="I150" s="47"/>
+      <c r="J150" s="75"/>
+      <c r="K150" s="49"/>
+    </row>
+    <row r="151" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D151" s="47"/>
+      <c r="E151" s="47"/>
+      <c r="F151" s="48"/>
+      <c r="G151" s="47"/>
+      <c r="H151" s="48"/>
+      <c r="I151" s="47"/>
+      <c r="J151" s="48"/>
+      <c r="K151" s="49"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="+uDztw7IJdpIrUOq5Jy8sjko6cojmJCNp/I7hEjAbYlZPfSDwdAbH12miihsx1s/drMZV6byQbjhW0d/3sjuTg==" saltValue="fem4fXW/Ezos52U0IL251A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...7 lines deleted...]
-    <mergeCell ref="A91:K91"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QNWYAL4xdmpKkpv5edOGCrrDhnNFcOcIIB+Wmle4NS/2R+fazJ7ptU2SNE2k+mltr+ktcobMj1zxRfAdhrU+0Q==" saltValue="iQlNoz+auPbvpFSoWlL3fQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="70">
     <mergeCell ref="A95:K95"/>
-    <mergeCell ref="A96:K96"/>
-[...1 lines deleted...]
-    <mergeCell ref="A89:K89"/>
+    <mergeCell ref="A94:K94"/>
     <mergeCell ref="A92:K92"/>
-    <mergeCell ref="A9:B9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A86:K86"/>
+    <mergeCell ref="A93:K93"/>
+    <mergeCell ref="A12:K12"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="B62:I62"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="C47:I47"/>
     <mergeCell ref="A83:K83"/>
-    <mergeCell ref="B68:I68"/>
-[...13 lines deleted...]
-    <mergeCell ref="A81:K81"/>
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="B28:I28"/>
     <mergeCell ref="B33:I33"/>
-    <mergeCell ref="B71:E71"/>
-[...6 lines deleted...]
-    <mergeCell ref="B64:I64"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="B60:I60"/>
     <mergeCell ref="C9:K9"/>
     <mergeCell ref="C10:K10"/>
     <mergeCell ref="C46:I46"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B45:E45"/>
     <mergeCell ref="B32:I32"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="A36:K36"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="E23:G23"/>
     <mergeCell ref="B31:I31"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="B29:I29"/>
     <mergeCell ref="A11:K11"/>
-    <mergeCell ref="A12:K12"/>
-[...4 lines deleted...]
-    <mergeCell ref="C47:I47"/>
+    <mergeCell ref="B59:I59"/>
+    <mergeCell ref="B58:K58"/>
+    <mergeCell ref="B53:I53"/>
+    <mergeCell ref="B71:I71"/>
+    <mergeCell ref="A56:K56"/>
+    <mergeCell ref="B66:I66"/>
+    <mergeCell ref="A88:K88"/>
+    <mergeCell ref="A85:K85"/>
+    <mergeCell ref="B70:I70"/>
+    <mergeCell ref="B61:I61"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="B63:I63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B79:E79"/>
+    <mergeCell ref="B74:E74"/>
+    <mergeCell ref="B69:I69"/>
+    <mergeCell ref="B78:I78"/>
+    <mergeCell ref="B68:K68"/>
+    <mergeCell ref="B67:K67"/>
+    <mergeCell ref="A82:K82"/>
+    <mergeCell ref="B76:G76"/>
+    <mergeCell ref="A84:K84"/>
+    <mergeCell ref="A99:K100"/>
+    <mergeCell ref="A6:K8"/>
+    <mergeCell ref="A89:K89"/>
+    <mergeCell ref="A103:K103"/>
+    <mergeCell ref="A90:K90"/>
+    <mergeCell ref="A96:K96"/>
+    <mergeCell ref="A97:K97"/>
+    <mergeCell ref="A101:K101"/>
+    <mergeCell ref="A102:K102"/>
+    <mergeCell ref="A86:K86"/>
+    <mergeCell ref="A91:K91"/>
+    <mergeCell ref="A98:K98"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A57:K57"/>
+    <mergeCell ref="A87:K87"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="K16">
     <cfRule type="cellIs" dxfId="0" priority="5" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K16" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Primeiros 25 m, Primeiros 50 m"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9MOD 012 - E 1.1  TPDOC 17 - R 01&amp;R&amp;P de &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;9MOD 012 - E 1.2  TPDOC 17 - R 01&amp;R&amp;P de &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos com Nome</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -3821,31 +3886,32 @@
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Mapa RD Medições</vt:lpstr>
       <vt:lpstr>'Mapa RD Medições'!Área_de_Impressão</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Câmara Municipal de Coimbra</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Câmara Municipal de Coimbra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>