--- v0 (2026-02-27)
+++ v1 (2026-06-11)
@@ -13151,58 +13151,58 @@
     </w:tbl>
     <w:p w14:paraId="270929E1" w14:textId="77777777" w:rsidR="000D4286" w:rsidRDefault="000D4286">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D4286">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="1701" w:bottom="1641" w:left="1417" w:header="510" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="312" w:charSpace="-6145"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3837E455" w14:textId="77777777" w:rsidR="0094316C" w:rsidRDefault="0094316C">
+    <w:p w14:paraId="666E9FB0" w14:textId="77777777" w:rsidR="002450B0" w:rsidRDefault="002450B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F6D0EDE" w14:textId="77777777" w:rsidR="0094316C" w:rsidRDefault="0094316C">
+    <w:p w14:paraId="0593DF28" w14:textId="77777777" w:rsidR="002450B0" w:rsidRDefault="002450B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
@@ -13237,79 +13237,79 @@
   <w:font w:name="TrebuchetMS">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman;serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1829A1CB" w14:textId="77777777" w:rsidR="000D4286" w:rsidRDefault="000D4286">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8791" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1185"/>
@@ -13636,58 +13636,58 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4AD90A0F" w14:textId="77777777" w:rsidR="000D4286" w:rsidRDefault="000D4286">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B0C900D" w14:textId="77777777" w:rsidR="0094316C" w:rsidRDefault="0094316C">
+    <w:p w14:paraId="443F9638" w14:textId="77777777" w:rsidR="002450B0" w:rsidRDefault="002450B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44A155DD" w14:textId="77777777" w:rsidR="0094316C" w:rsidRDefault="0094316C">
+    <w:p w14:paraId="09BB937C" w14:textId="77777777" w:rsidR="002450B0" w:rsidRDefault="002450B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BDEE414" w14:textId="77777777" w:rsidR="000D4286" w:rsidRDefault="00B43F8A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
@@ -14088,101 +14088,104 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="368646730">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1970627547">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="326590333">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NWu5Dztl8zALCkEGEEqWLp7zAKiUD8lIgnS4suX0ggJnBD2WpKN39jar0ESksDqsaF0W3cht6I1TpSQxcOeFeA==" w:salt="X4/iImzU3loafdafMiGyUg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D4286"/>
     <w:rsid w:val="000D4286"/>
+    <w:rsid w:val="002450B0"/>
     <w:rsid w:val="00402846"/>
     <w:rsid w:val="00441728"/>
     <w:rsid w:val="0054247D"/>
     <w:rsid w:val="00552B22"/>
     <w:rsid w:val="00554B1D"/>
     <w:rsid w:val="005841C8"/>
     <w:rsid w:val="005A7BE3"/>
+    <w:rsid w:val="00677F02"/>
     <w:rsid w:val="0069137D"/>
     <w:rsid w:val="00753F44"/>
     <w:rsid w:val="00773A03"/>
     <w:rsid w:val="007E7882"/>
     <w:rsid w:val="00891D0E"/>
     <w:rsid w:val="008F11CC"/>
     <w:rsid w:val="0094316C"/>
     <w:rsid w:val="009625A2"/>
     <w:rsid w:val="00993846"/>
     <w:rsid w:val="009D023F"/>
     <w:rsid w:val="00A6238B"/>
     <w:rsid w:val="00A82EDA"/>
     <w:rsid w:val="00B43F8A"/>
     <w:rsid w:val="00BC5981"/>
     <w:rsid w:val="00D57758"/>
     <w:rsid w:val="00E34CF9"/>
     <w:rsid w:val="00EF10DE"/>
     <w:rsid w:val="00F20E3E"/>
     <w:rsid w:val="00F25943"/>
     <w:rsid w:val="00F63A0C"/>
+    <w:rsid w:val="00FA65D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="434052ED"/>
@@ -15148,69 +15151,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF379414-F041-4294-B8C0-211E0ADA62FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>953</Words>
-  <Characters>5150</Characters>
+  <Words>898</Words>
+  <Characters>5205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6091</CharactersWithSpaces>
+  <CharactersWithSpaces>5996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cláudia Ribeiro</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-PT</dc:language>
 </cp:coreProperties>
 </file>